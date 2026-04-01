--- v0 (2025-10-27)
+++ v1 (2026-04-01)
@@ -119,98 +119,104 @@
           <w:color w:val="545454"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="545454"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> INFRASTRUKTUR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1D0C68" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00EA7412">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="420"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B71D4C3" w14:textId="7052960C" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
+    <w:p w14:paraId="4B71D4C3" w14:textId="724E0D8B" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Gesuch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>für</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Förderbeitrag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Solaraktion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00041B47">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1BAE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FC14A7" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:spacing w:before="239"/>
         <w:ind w:left="141"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Gesuchstellende</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B14660" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:ind w:left="141"/>
       </w:pPr>
@@ -283,50 +289,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1326519086"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0D0C1DCB" w14:textId="48094A6A" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="0A699B51" w14:textId="77777777">
         <w:trPr>
@@ -343,50 +350,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Eigentümergemeinschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-644513076"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0BF67EC2" w14:textId="0B3A9068" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="107826CE" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
@@ -592,50 +600,51 @@
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1940724196"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3F1B339F" w14:textId="4FFDD8BD" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="48A6D501" w14:textId="77777777">
         <w:trPr>
@@ -665,98 +674,97 @@
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1732920742"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="61E927C0" w14:textId="3BAD91BA" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="6899B4BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4346628D" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
@@ -779,125 +787,125 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1357575648"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7E3F973B" w14:textId="534B988D" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="1FB54081" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BB76557" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1352101242"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="75B79AA9" w14:textId="47321CE7" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="2A333BB1" w14:textId="77777777">
         <w:trPr>
@@ -914,50 +922,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1208991682"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2EFFE64F" w14:textId="74157ABB" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="38735C97" w14:textId="77777777">
         <w:trPr>
@@ -987,50 +996,51 @@
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="810525303"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="49BED161" w14:textId="7FD47F49" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CB3EB57" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
@@ -1126,50 +1136,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>IBAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1389867777"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5691" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5B1D39A6" w14:textId="0FE828A8" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="61AEE93D" w14:textId="77777777">
         <w:trPr>
@@ -1186,50 +1197,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1056548924"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5691" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4655B934" w14:textId="2098E635" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="3C876E3A" w14:textId="77777777">
         <w:trPr>
@@ -1259,50 +1271,51 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>auf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1805186531"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5691" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="63512F10" w14:textId="3451A783" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="329C72C0" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
@@ -1518,185 +1531,184 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1584828329"/>
                 <w:placeholder>
                   <w:docPart w:val="D816C3A208584336AC6A9CA9C3665FA1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Wählen Sie ein Element aus."/>
                   <w:listItem w:displayText="Einfamilienhaus" w:value="Einfamilienhaus"/>
                   <w:listItem w:displayText="Mehrfamilienhaus" w:value="Mehrfamilienhaus"/>
                   <w:listItem w:displayText="Wohn-/Gewerbehaus" w:value="Wohn-/Gewerbehaus"/>
                   <w:listItem w:displayText="Gewerbehaus" w:value="Gewerbehaus"/>
                   <w:listItem w:displayText="Garagengebäude" w:value="Garagengebäude"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C737EA">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="2ACE0D13" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ACBE343" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-77071038"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5680" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7ADA7BD8" w14:textId="1838E3DE" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="4F89C83A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DD85244" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLZ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1047416345"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5680" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2ED8D5AB" w14:textId="3428C9A8" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="5F2A5FC9" w14:textId="77777777">
         <w:trPr>
@@ -1719,50 +1731,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vers-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-246190720"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5680" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0A7FAD5C" w14:textId="15D9AB0A" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="0D07F3F0" w14:textId="77777777">
         <w:trPr>
@@ -1785,50 +1798,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kat.-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1915551959"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5680" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="40656607" w14:textId="1C25F5EF" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0525E60E" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
@@ -1924,50 +1938,51 @@
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="936792294"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5695" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3CA1347E" w14:textId="6AAE6399" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="1822C346" w14:textId="77777777">
         <w:trPr>
@@ -1984,50 +1999,51 @@
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Modell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1110477073"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5695" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="00A369E9" w14:textId="5F4BF1FC" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2076,77 +2092,78 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Anlage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDB827E" w14:textId="407D64D5" w:rsidR="00EA7412" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7EDB827E" w14:textId="407D64D5" w:rsidR="00EA7412" w:rsidRDefault="005D3E7C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="55"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2086204604"/>
                 <w:placeholder>
                   <w:docPart w:val="969E6E005F584523A471B72611FEA30D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Wählen Sie ein Element aus."/>
                   <w:listItem w:displayText="Aufdachanlage" w:value="Aufdachanlage"/>
                   <w:listItem w:displayText="Indachauflage" w:value="Indachauflage"/>
                   <w:listItem w:displayText="Solarziegel" w:value="Solarziegel"/>
                   <w:listItem w:displayText="Solarfassade" w:value="Solarfassade"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE6694" w:rsidRPr="00C737EA">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE6694">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487456256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0953FD2E" wp14:editId="76248D19">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-76</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6990</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3618229" cy="540385"/>
@@ -2293,50 +2310,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>kWp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-136657215"/>
             <w:placeholder>
               <w:docPart w:val="72129DAE230B4DD482298F66FBBB6517"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Wählen Sie ein Element aus."/>
               <w:listItem w:displayText="bis 7kWp" w:value="bis 7kWp"/>
               <w:listItem w:displayText="bis 12 kWp" w:value="bis 12 kWp"/>
               <w:listItem w:displayText="bis 15 kWp" w:value="bis 15 kWp"/>
               <w:listItem w:displayText="bis 25 kWp" w:value="bis 25 kWp"/>
               <w:listItem w:displayText="bis 30 kWp und mehr" w:value="bis 30 kWp und mehr"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5695" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:tcPr>
               <w:p w14:paraId="05F76995" w14:textId="22D21D77" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:spacing w:before="58"/>
                   <w:ind w:left="106"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C737EA">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
@@ -2385,59 +2403,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Angaben</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084C11EA" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00EA7412">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="169"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6957ECE9" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:ind w:left="657"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="545454"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Dorfstrasse</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="545454"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="545454"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="545454"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2817,50 +2833,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1065989374"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="58F2EC23" w14:textId="73E14E5B" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="38DD9091" w14:textId="77777777">
         <w:trPr>
@@ -2877,50 +2894,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="356086221"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="40F2ACD7" w14:textId="0B5923F0" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="534B086C" w14:textId="77777777">
         <w:trPr>
@@ -2937,98 +2955,97 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-501588226"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="42C3240E" w14:textId="4DB58646" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="275ACA4A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="008F0130" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
@@ -3038,118 +3055,118 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Postfach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2110269639"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="092D3BC6" w14:textId="0396CBC5" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="75BFC6A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="610F3011" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLZ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="2043391315"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1EB3E0B2" w14:textId="524B35A5" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="1DA63DD1" w14:textId="77777777">
         <w:trPr>
@@ -3166,50 +3183,51 @@
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="776983047"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6306F9B3" w14:textId="5E67108C" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EA7412" w14:paraId="550C3091" w14:textId="77777777">
         <w:trPr>
@@ -3232,50 +3250,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman"/>
             </w:rPr>
             <w:id w:val="629752551"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5681" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0B805366" w14:textId="6DD73A84" w:rsidR="00EA7412" w:rsidRDefault="00225486">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000940CF">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FB01393" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
@@ -3479,51 +3498,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Embrach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A233A1" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
+    <w:p w14:paraId="67A233A1" w14:textId="0AA24A0F" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="422"/>
           <w:tab w:val="left" w:pos="424"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="358"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ausgeschlossen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -3565,133 +3584,110 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>von</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>PV-</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>PV-Contractings</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PV-Anlagen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005D3E7C">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Hand.</w:t>
+      <w:r w:rsidR="005D3E7C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>öffentlichen Hand.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A39B67" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="422"/>
           <w:tab w:val="left" w:pos="424"/>
         </w:tabs>
         <w:spacing w:before="55"/>
         <w:ind w:right="284"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Für den</w:t>
       </w:r>
@@ -3918,51 +3914,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pauschal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ein Betrag von </w:t>
       </w:r>
       <w:r w:rsidRPr="00820307">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fr. 100.00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrichtet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238D982F" w14:textId="2CB948F2" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
+    <w:p w14:paraId="238D982F" w14:textId="0944A681" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="422"/>
           <w:tab w:val="left" w:pos="424"/>
         </w:tabs>
         <w:spacing w:before="59"/>
         <w:ind w:right="393"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Das</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -4123,110 +4119,102 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dezember</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00041B47">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="005D3E7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>originalunterzeichnet mit den notwendigen Beilagen einzureichen (keine E-Mail) an:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A140DC8" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="62"/>
         <w:ind w:left="424" w:right="6070"/>
       </w:pPr>
       <w:r>
         <w:t>Gemeinde Embrach Bau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>und</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Infrastruktur </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 9</w:t>
+        <w:t>Infrastruktur Dorfstrasse 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6168CE" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:line="292" w:lineRule="exact"/>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r>
         <w:t>8424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Embrach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FE74B0" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
@@ -4515,73 +4503,63 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="344"/>
           <w:tab w:val="left" w:pos="358"/>
         </w:tabs>
         <w:spacing w:before="61" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="358" w:right="537" w:hanging="217"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Unterzeichnetes Inbetriebnahme-, oder Mess- und Prüfprotokoll mit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schlussab- </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nahme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00435278">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bei Leistungen </w:t>
       </w:r>
       <w:r w:rsidR="00435278" w:rsidRPr="00435278">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>über</w:t>
       </w:r>
       <w:r w:rsidR="00435278">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 kWp notwendig)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6F60A1" w14:textId="77777777" w:rsidR="00EA7412" w:rsidRDefault="00DE6694">
@@ -5139,93 +5117,97 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="03705ECC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7097" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1668707530">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="170"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA7412"/>
     <w:rsid w:val="00041B47"/>
     <w:rsid w:val="00225486"/>
     <w:rsid w:val="002F6DE6"/>
     <w:rsid w:val="00322DB0"/>
     <w:rsid w:val="00435278"/>
+    <w:rsid w:val="005D3E7C"/>
     <w:rsid w:val="00650950"/>
+    <w:rsid w:val="00793975"/>
     <w:rsid w:val="0079417B"/>
     <w:rsid w:val="00820307"/>
     <w:rsid w:val="00987125"/>
     <w:rsid w:val="009F3833"/>
     <w:rsid w:val="00A0362D"/>
     <w:rsid w:val="00A66F0E"/>
     <w:rsid w:val="00AA0A36"/>
+    <w:rsid w:val="00B33703"/>
     <w:rsid w:val="00BA116C"/>
+    <w:rsid w:val="00BE1BAE"/>
     <w:rsid w:val="00D1467A"/>
     <w:rsid w:val="00D8594E"/>
     <w:rsid w:val="00DE6694"/>
+    <w:rsid w:val="00E8206F"/>
     <w:rsid w:val="00EA7412"/>
     <w:rsid w:val="00F72CE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5968,58 +5950,60 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00566DD5"/>
     <w:rsid w:val="00566DD5"/>
     <w:rsid w:val="00724A4E"/>
+    <w:rsid w:val="00793975"/>
     <w:rsid w:val="0079417B"/>
     <w:rsid w:val="00982CF7"/>
     <w:rsid w:val="00987125"/>
     <w:rsid w:val="00A0362D"/>
     <w:rsid w:val="00A66F0E"/>
     <w:rsid w:val="00AA0A36"/>
     <w:rsid w:val="00B40833"/>
     <w:rsid w:val="00D8594E"/>
+    <w:rsid w:val="00E8206F"/>
     <w:rsid w:val="00F44429"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -6801,54 +6785,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="3c2690bb-562e-41a5-bed5-329631671781" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010040C940C1394E264283BF6D1A509B66B8" ma:contentTypeVersion="6" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="c56f86a11030f1847cee78825c2979c3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="3c2690bb-562e-41a5-bed5-329631671781" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1be3e2b5d59b0c23367d560d994aedbd" ns3:_="">
     <xsd:import namespace="3c2690bb-562e-41a5-bed5-329631671781"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3c2690bb-562e-41a5-bed5-329631671781" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -6960,126 +6952,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{243D0328-6FD0-4B9C-817E-F3039C7F8C3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3c2690bb-562e-41a5-bed5-329631671781"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F8C49CC-3CE5-407D-9DD3-B0E5D563811C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0353B994-3213-4F32-A703-8430D45A32E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c2690bb-562e-41a5-bed5-329631671781"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08C46CDC-A538-4F1B-87CD-133065DFAE15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="3c2690bb-562e-41a5-bed5-329631671781"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>458</Words>
-  <Characters>2892</Characters>
+  <Characters>2891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Gemeinde Embrach</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3344</CharactersWithSpaces>
+  <CharactersWithSpaces>3343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Förderbeitrag PV-Anlagen</dc:title>
   <dc:creator>Bau und Planung Embrach</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2024-12-13T00:00:00Z</vt:filetime>